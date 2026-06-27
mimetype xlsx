--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -288,82 +288,82 @@
   <si>
     <t>受託</t>
   </si>
   <si>
     <t>チーム: 5名 / 全体: 5名</t>
   </si>
   <si>
     <t>社内の顧客管理用サイトの作成</t>
   </si>
   <si>
     <t xml:space="preserve">・要件定義
 ・基本設計
 ・詳細設計
 ・構築・設定</t>
   </si>
   <si>
     <t>DynamoDB</t>
   </si>
   <si>
     <t>React, React Admin, Python3.9, TypeScript</t>
   </si>
   <si>
     <t>顧客管理サイトを新規構築し、AWS Amplify を用いた CI/CD を意識した開発基盤で、運用しやすい管理画面を整備しました。</t>
   </si>
   <si>
-    <t>5. スキマデ 受託開発サービスサイト運営</t>
+    <t>5. 合同会社うにラボでの活動</t>
   </si>
   <si>
     <t>継続運用中</t>
   </si>
   <si>
     <t>自社</t>
   </si>
   <si>
     <t>SE / PG / 企画</t>
   </si>
   <si>
-    <t>小規模開発向けサービスサイトを、自社サービスとして企画・実装・運用。</t>
-[...2 lines deleted...]
-    <t>サービス訴求、実績導線、問い合わせ導線を整理し、自社サービスとして継続改善。</t>
+    <t>合同会社うにラボとして、自社サービスやコーポレートサイトの企画・実装・運用を継続。</t>
+  </si>
+  <si>
+    <t>事業内容や実績、問い合わせ導線を整理し、合同会社うにラボとしての発信基盤を継続改善。</t>
   </si>
   <si>
     <t xml:space="preserve">・企画
 ・設計
 ・実装
 ・改善
 ・運用</t>
   </si>
   <si>
     <t>Next.js, TypeScript</t>
   </si>
   <si>
-    <t>Next.js, TypeScript, AWS Amplify, 案件導線設計</t>
-[...2 lines deleted...]
-    <t>サービス訴求、実績導線、問い合わせ導線を整理し、開発サービスとして継続改善できる公開基盤を構築しました。</t>
+    <t>Next.js, TypeScript, AWS Amplify, サイト運営, 情報設計</t>
+  </si>
+  <si>
+    <t>自社の活動内容や提供価値が伝わる公開基盤を整え、継続的に改善できる運用体制を構築しました。</t>
   </si>
   <si>
     <t>6. AWSインフラコンサル、設計構築</t>
   </si>
   <si>
     <t>2020年7月 ～ 2023年7月</t>
   </si>
   <si>
     <t>コンサル</t>
   </si>
   <si>
     <t>チーム: 1～2名 / 全体: 1～2名</t>
   </si>
   <si>
     <t>クラスメソッド株式会社にて、AWSインフラのコンサルティング・設計構築を約30件担当</t>
   </si>
   <si>
     <t>インフラコンサル、インフラ設計、構築、教育</t>
   </si>
   <si>
     <t>Python3.9</t>
   </si>
   <si>
     <t>AWS(Lambda, EC2, ECS, ECR, DynamoDB, CloudFormation, SNS, SQS, Aurora, Athenaなど)</t>
   </si>