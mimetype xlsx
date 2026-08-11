--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="プロフィール" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="職務経歴" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="167">
   <si>
     <t>SES 職務経歴書</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
     <t>K.K</t>
   </si>
   <si>
     <t>年齢</t>
   </si>
   <si>
     <t>33歳</t>
   </si>
   <si>
     <t>性別</t>
   </si>
   <si>
     <t>女性</t>
   </si>
   <si>
     <t>最寄駅</t>
   </si>
   <si>
@@ -99,75 +99,81 @@
     <t xml:space="preserve">・AWS環境でのインフラ設計・構築
 ・サーバーレスアーキテクチャ導入支援
 ・React×Pythonによるフルスタック開発
 ・CI/CDや監視の自動化構築</t>
   </si>
   <si>
     <t>資格・認定</t>
   </si>
   <si>
     <t xml:space="preserve">・Oracle Certified Java Programmer, Silver SE 8
 ・intra-mart認定スペシャリスト
 ・日商簿記検定3級
 ・AWS資格(SAP、SAA、DOP、DVA、SOA、CLF、SCS、MLS、DAS、DBS)
 ・FP3級</t>
   </si>
   <si>
     <t>職務経歴</t>
   </si>
   <si>
     <t>1. 保険会社向けチャットシステム開発・保守</t>
   </si>
   <si>
     <t>期間</t>
   </si>
   <si>
-    <t>2025年5月 ～ 現在</t>
+    <t>2025年4月 ～ 現在</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>SES</t>
   </si>
   <si>
+    <t>会社</t>
+  </si>
+  <si>
+    <t>フリーランス</t>
+  </si>
+  <si>
     <t>役割</t>
   </si>
   <si>
-    <t>SE/PG</t>
+    <t>L/SE/PG</t>
   </si>
   <si>
     <t>体制</t>
   </si>
   <si>
     <t>チーム: 5名 / 全体: 10名</t>
   </si>
   <si>
     <t>概要</t>
   </si>
   <si>
-    <t>保険会社向けチャットシステムの開発・保守を担当</t>
+    <t>保険会社向けチャットシステムの開発・保守案件にて、5名体制のチームリーダーとして開発推進を担当</t>
   </si>
   <si>
     <t>担当業務</t>
   </si>
   <si>
     <t>全般</t>
   </si>
   <si>
     <t>担当工程</t>
   </si>
   <si>
     <t xml:space="preserve">・要件定義
 ・基本設計
 ・詳細設計
 ・構築・設定
 ・運用設計
 ・保守・運用
 ・障害対応</t>
   </si>
   <si>
     <t>サーバーOS</t>
   </si>
   <si>
     <t>ECS, AWS Lambda</t>
   </si>
@@ -177,437 +183,392 @@
   <si>
     <t>RDS (MySQL)</t>
   </si>
   <si>
     <t>ミドルウェア</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>言語・FW</t>
   </si>
   <si>
     <t>React, Python3.12</t>
   </si>
   <si>
     <t>習得スキル</t>
   </si>
   <si>
     <t>React, Python, API Gateway, Lambda, RDS, Cognito</t>
   </si>
   <si>
     <t>成果</t>
   </si>
   <si>
-    <t>要件定義から障害対応まで一気通貫で担当し、React / Python / AWS 構成で継続開発と保守運用を推進。</t>
-[...40 lines deleted...]
-    <t>3. 会員サイトのインフラ構築</t>
+    <t>5名体制のチームリーダーとして、React / Python / AWS 構成で継続開発と保守運用を推進。安定した対応品質が評価され、次フェーズの案件拡大につながりました。障害対応や問い合わせ対応の進め方を整え、チームで回しやすい体制の構築にも貢献しました。</t>
+  </si>
+  <si>
+    <t>2. 会員サイトのインフラ構築</t>
   </si>
   <si>
     <t>2024年3月 ～ 2025年3月</t>
   </si>
   <si>
     <t>SES / コンサル</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>チーム: 2名 / 全体: 50名</t>
   </si>
   <si>
     <t>会員サイトのインフラ全般とフロント改修を担当</t>
   </si>
   <si>
     <t>インフラ全般(サーバー構築、各種ミドルウェア設定、Zabbix設定、QA対応)に加え、Reactでのフロント改修も担当</t>
   </si>
   <si>
     <t xml:space="preserve">・要件定義
 ・基本設計
 ・詳細設計
 ・構築・設定
 ・運用設計</t>
   </si>
   <si>
     <t>Windows Server 2022, RHEL 9</t>
   </si>
   <si>
+    <t>RDS (PostgreSQL)</t>
+  </si>
+  <si>
     <t>Tomcat, Apache, Zabbix, Job arranger</t>
   </si>
   <si>
     <t>EC2, ECR, WAF, Zabbix, Job arranger</t>
   </si>
   <si>
-    <t>会員サイト基盤の設計構築に加え、React改修まで横断対応し、インフラとフロント双方をつなぐ役割を担いました。</t>
-[...2 lines deleted...]
-    <t>4. 社内、顧客管理サイト作成</t>
+    <t>サーバー構築、各種ミドルウェア設定、監視設計、フロント改修まで一貫して対応し、保守しやすい会員サイト基盤の整備に貢献しました。運用を見据えて監視や設定を整理したことで、運用開始後の対応負荷を抑えた安定運用につなげました。</t>
+  </si>
+  <si>
+    <t>3. 社内、顧客管理サイト作成</t>
   </si>
   <si>
     <t>2023年1月 ～ 2023年7月</t>
   </si>
   <si>
     <t>受託</t>
+  </si>
+  <si>
+    <t>株式会社クラスメソッド</t>
+  </si>
+  <si>
+    <t>SE/PG</t>
   </si>
   <si>
     <t>チーム: 5名 / 全体: 5名</t>
   </si>
   <si>
     <t>社内の顧客管理用サイトの作成</t>
   </si>
   <si>
     <t xml:space="preserve">・要件定義
 ・基本設計
 ・詳細設計
 ・構築・設定</t>
   </si>
   <si>
+    <t>AWS Amplify</t>
+  </si>
+  <si>
     <t>DynamoDB</t>
   </si>
   <si>
     <t>React, React Admin, Python3.9, TypeScript</t>
   </si>
   <si>
     <t>顧客管理サイトを新規構築し、AWS Amplify を用いた CI/CD を意識した開発基盤で、運用しやすい管理画面を整備しました。</t>
   </si>
   <si>
-    <t>5. 合同会社うにラボでの活動</t>
-[...33 lines deleted...]
-    <t>6. AWSインフラコンサル、設計構築</t>
+    <t>4. AWSインフラコンサルティング・設計構築支援</t>
   </si>
   <si>
     <t>2020年7月 ～ 2023年7月</t>
   </si>
   <si>
     <t>コンサル</t>
   </si>
   <si>
     <t>チーム: 1～2名 / 全体: 1～2名</t>
   </si>
   <si>
-    <t>クラスメソッド株式会社にて、AWSインフラのコンサルティング・設計構築を約30件担当</t>
-[...2 lines deleted...]
-    <t>インフラコンサル、インフラ設計、構築、教育</t>
+    <t>クラスメソッド株式会社にて、1ヶ月〜半年規模のAWS案件を約30件担当し、プリセールス段階から顧客要望のヒアリング、構成提案、設計構築まで一貫して対応。新規Webサービス向けの環境構築、既存環境のコスト改善、オンプレミスDBのAWS移行支援などを実施</t>
+  </si>
+  <si>
+    <t>プリセールス段階での顧客要望ヒアリング、AWS構成提案、基本設計・詳細設計、構築、セキュリティ設定、運用設計、顧客向け説明・教育を担当。新規Webサイト向けにネットワークからEC2までの環境構築を一通り支援する案件を中心に、既存環境のコスト改善やオンプレミスDBのAWS移行にも対応</t>
   </si>
   <si>
     <t>Python3.9</t>
   </si>
   <si>
-    <t>AWS(Lambda, EC2, ECS, ECR, DynamoDB, CloudFormation, SNS, SQS, Aurora, Athenaなど)</t>
-[...5 lines deleted...]
-    <t>7. 自動車走行データの集計、解析システム開発</t>
+    <t>AWSを用いたインフラコンサルティング、ネットワーク設計、EC2環境構築、セキュリティ設定、コスト最適化、オンプレミスDBのAWS移行、CloudFormation、顧客向け技術説明・教育</t>
+  </si>
+  <si>
+    <t>1ヶ月〜半年規模のAWS案件を約30件担当し、プリセールス段階から顧客要望のヒアリング、構成提案、設計構築まで一貫して対応しました。新規Webサービス向けの環境構築から既存環境のコスト改善、オンプレミスDBのAWS移行まで幅広く支援し、顧客の要件に応じたAWS活用の立ち上げと改善に貢献しました。</t>
+  </si>
+  <si>
+    <t>5. 自動車走行データの集計、解析システム開発</t>
   </si>
   <si>
     <t>2020年4月 ～ 2020年6月</t>
+  </si>
+  <si>
+    <t>ワールドビジネスコンサルティング株式会社</t>
   </si>
   <si>
     <t>チーム: 1名 / 全体: 10名</t>
   </si>
   <si>
     <t>自動車走行データの集計・解析システムのインフラ構築</t>
   </si>
   <si>
     <t>インフラ</t>
   </si>
   <si>
     <t xml:space="preserve">・基本設計
 ・詳細設計
 ・構築・設定</t>
   </si>
   <si>
     <t>ECS</t>
   </si>
   <si>
     <t>Python3.6</t>
   </si>
   <si>
     <t>ECSによるコンテナ環境の構築・運用、DynamoDBによるスケーラブルなデータストア構成、SNS / SQSによる非同期処理の理解、EC2からのスケーリングアーキテクチャ設計、各種AWSサービスの連携運用</t>
   </si>
   <si>
     <t>ECS / DynamoDB / SNS / SQS を組み合わせた解析基盤の構築を担当し、AWS連携を前提としたスケーラブルな構成を実現しました。</t>
   </si>
   <si>
-    <t>8. 小売業販売データ集計システム開発</t>
+    <t>6. 小売業販売データ集計システム開発</t>
   </si>
   <si>
     <t>2019年10月 ～ 2020年3月</t>
   </si>
   <si>
     <t>小売店販売データの推計システムの集計部分の作成</t>
   </si>
   <si>
     <t>Linux</t>
   </si>
   <si>
     <t>Snowflake</t>
   </si>
   <si>
     <t>Docker</t>
   </si>
   <si>
     <t>小売店販売データの推計システム集計部分を担当し、Snowflake関連POCやサーバーレス構成設計も含めて周辺技術検証を推進しました。</t>
   </si>
   <si>
-    <t>9. ECサイト作成用フレームワーク作成</t>
+    <t>7. ECサイト作成用フレームワーク作成</t>
   </si>
   <si>
     <t>2019年4月 ～ 2019年9月</t>
   </si>
   <si>
     <t>チーム: 5名 / 全体: 30名</t>
   </si>
   <si>
     <t>ECサイト作成用フレームワークの設計・開発</t>
   </si>
   <si>
     <t>設計・開発</t>
   </si>
   <si>
     <t>MySQL</t>
   </si>
   <si>
     <t>Jenkins, Frisby, DBUnit, RabbitMQ</t>
   </si>
   <si>
     <t>Java8, Spring, Spring Boot</t>
   </si>
   <si>
     <t>マイクロサービス設計、DynamoDBに関する分散処理設計の理解、DB分散処理の組み込み対応、JenkinsによるCI環境構築、Frisby、DBUnitを用いた自動テスト実装</t>
   </si>
   <si>
     <t>ECサイト向けフレームワーク開発に参画し、自動テストやCI構築を含む再利用可能な基盤整備に貢献しました。</t>
   </si>
   <si>
-    <t>10. 証券会社の取引先登録システムのweb化</t>
+    <t>8. 証券会社の取引先登録システムのweb化</t>
   </si>
   <si>
     <t>2018年5月 ～ 2019年3月</t>
   </si>
   <si>
+    <t>株式会社パーソルテクノロジースタッフ</t>
+  </si>
+  <si>
     <t>証券会社の取引先登録システムをAccess/Excelからintra-martへ移行</t>
   </si>
   <si>
     <t>PostgreSQL</t>
   </si>
   <si>
     <t>intra-mart Accel Platform 8, eBuilder8</t>
   </si>
   <si>
     <t>Java8, jsoup, JavaScript, chart.js</t>
   </si>
   <si>
     <t>Access/Excelからintra-martへの移行、chart.jsを用いたグラフ描画、jsoupを用いたWebスクレイピング機能実装</t>
   </si>
   <si>
     <t>Access / Excel 業務をWeb化へ移行し、intra-mart基盤への置き換えで運用しやすい業務システム化を実現しました。</t>
   </si>
   <si>
-    <t>11. 回線工事の進捗管理システム開発</t>
+    <t>9. 回線工事の進捗管理システム開発</t>
   </si>
   <si>
     <t>2017年4月 ～ 2018年4月</t>
   </si>
   <si>
     <t>回線工事の進捗管理システムの詳細設計・開発</t>
   </si>
   <si>
     <t>詳細設計・開発</t>
   </si>
   <si>
     <t>Oracle</t>
   </si>
   <si>
     <t>Tomcat, JDeveloper</t>
   </si>
   <si>
     <t>Java8, Spring, Shell, Perl</t>
   </si>
   <si>
     <t>SQLのチューニング、既存資産の保守、自動テストツールの導入支援、5名前後のチームリーダー</t>
   </si>
   <si>
     <t>詳細設計・開発に加え、SQLチューニングやチームリードを担い、既存資産を活かした改善を推進しました。</t>
   </si>
   <si>
-    <t>12. 衛星から送られてきたバイナリデータ加工ツール改修</t>
+    <t>10. 衛星から送られてきたバイナリデータ加工ツール改修</t>
   </si>
   <si>
     <t>2017年2月 ～ 2017年3月</t>
   </si>
   <si>
+    <t>株式会社メディアフォース</t>
+  </si>
+  <si>
     <t>PG</t>
   </si>
   <si>
+    <t>チーム: 1名 / 全体: 1名</t>
+  </si>
+  <si>
     <t>衛星から送られてきたバイナリデータ加工ツールの改修</t>
   </si>
   <si>
     <t>開発</t>
   </si>
   <si>
     <t>・構築・設定</t>
   </si>
   <si>
     <t>C++</t>
   </si>
   <si>
     <t>C++のツール改修</t>
   </si>
   <si>
     <t>C++ツール改修を単独で担当し、短期間で必要なデータ加工ロジックの改修に対応しました。</t>
   </si>
   <si>
-    <t>13. 官公庁の業務システム改修</t>
+    <t>11. 介護保険給付額・国負担金支払計算システム改修</t>
   </si>
   <si>
     <t>2016年6月 ～ 2017年1月</t>
   </si>
   <si>
     <t>L/SE</t>
   </si>
   <si>
     <t>チーム: 15名 / 全体: 40名</t>
   </si>
   <si>
-    <t>官公庁の業務システムの詳細設計・開発</t>
+    <t>介護保険における1割・2割・3割負担や国負担分の支払計算を行う業務システム改修案件にて、詳細設計・開発に加え、5名前後のチームリーダーとして進捗管理、課題整理、レビュー方針の統一を担当</t>
+  </si>
+  <si>
+    <t>介護保険の自己負担割合判定や国負担分支払計算に関する改修にて、詳細設計、実装方針整理、メンバーへの作業割り振り、成果物レビュー、課題管理、帳票出力処理（SVF）対応、単体テスト推進を担当</t>
   </si>
   <si>
     <t xml:space="preserve">・要件定義
 ・基本設計
 ・詳細設計</t>
   </si>
   <si>
     <t>SVF</t>
   </si>
   <si>
     <t>MF-COBOL</t>
   </si>
   <si>
-    <t>詳細設計から単体テストまでの一連の業務対応、業務要件に基づく帳票出力処理（SVF）、詳細設計から単体テストの課題管理、5名前後のチームリーダー</t>
-[...5 lines deleted...]
-    <t>14. COBOL解析ツール開発</t>
+    <t>MF-COBOLを用いた業務システム改修、介護保険給付・国負担金計算ロジックの理解、SVF帳票処理、詳細設計から単体テストまでの推進、メンバー管理、レビュー対応、課題管理、関係者との調整</t>
+  </si>
+  <si>
+    <t>5名前後のチームリーダーとして、介護保険の自己負担割合判定や国負担分支払計算に関する改修を担当し、進捗管理と品質管理を行いながら案件を予定通りに完了させました。安定した推進と成果物品質が評価され、次案件の受注にもつながりました。</t>
+  </si>
+  <si>
+    <t>12. COBOL解析ツール開発</t>
   </si>
   <si>
     <t>2014年6月 ～ 2014年7月</t>
   </si>
   <si>
     <t>チーム: 2名 / 全体: 100名</t>
   </si>
   <si>
     <t>基幹システムマイグレーションにて使用するためのCOBOL簡易解析ツールを新規作成</t>
   </si>
   <si>
     <t>Java8</t>
   </si>
   <si>
     <t>Javaによるツール開発</t>
   </si>
   <si>
     <t>基幹システムマイグレーション向けのCOBOL簡易解析ツールを新規作成し、後続作業を進めやすくする下支えを行いました。</t>
   </si>
   <si>
-    <t>15. 基幹システムマイグレーション</t>
+    <t>13. 基幹システムマイグレーション</t>
   </si>
   <si>
     <t>2014年4月 ～ 2016年5月</t>
   </si>
   <si>
     <t>チーム: 30名 / 全体: 50名</t>
   </si>
   <si>
     <t>基幹システムを汎用機からオープンへのリライト</t>
   </si>
   <si>
     <t>COBOL</t>
   </si>
   <si>
     <t>COBOL資産のリライト、各種新規画面の設計・作成、単体テストの作成・実施</t>
   </si>
   <si>
     <t>基幹システムの汎用機からオープン環境へのリライトで、詳細設計から結合テスト、新人・新規参画者の教育まで担当しました。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
@@ -1296,51 +1257,51 @@
   <mergeCells count="16">
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F15"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F19"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A21:F22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F25"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A27:F28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
@@ -1426,65 +1387,65 @@
       </c>
       <c r="B9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
-    <row r="11" ht="126" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
-    <row r="12" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" ht="126" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
     </row>
     <row r="13" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
@@ -1524,2904 +1485,2683 @@
       </c>
       <c r="B16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
     </row>
     <row r="17" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
     </row>
-    <row r="19" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="4" t="s">
+    <row r="18" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="4"/>
-[...5 lines deleted...]
-      <c r="H19" s="4"/>
+      <c r="B18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
     </row>
     <row r="20" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="2" t="s">
-[...10 lines deleted...]
-      <c r="H20" s="3"/>
+      <c r="A20" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
     </row>
     <row r="21" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
     </row>
     <row r="22" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
     </row>
     <row r="23" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
     </row>
     <row r="24" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
     </row>
     <row r="25" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
     </row>
-    <row r="26" ht="108" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
     </row>
     <row r="27" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
     </row>
-    <row r="28" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
     </row>
     <row r="29" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
     </row>
     <row r="30" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
     </row>
     <row r="31" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
     </row>
     <row r="32" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
     </row>
+    <row r="33" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+    </row>
     <row r="34" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="4" t="s">
-[...22 lines deleted...]
-      <c r="H35" s="3"/>
+      <c r="A34" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
     </row>
     <row r="36" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="2" t="s">
-[...10 lines deleted...]
-      <c r="H36" s="3"/>
+      <c r="A36" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
     </row>
     <row r="37" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
     </row>
     <row r="38" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
     </row>
     <row r="39" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
     </row>
     <row r="40" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
     </row>
-    <row r="41" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
     </row>
     <row r="42" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
     </row>
-    <row r="43" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" ht="72" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
     </row>
     <row r="44" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
     </row>
     <row r="45" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
     </row>
     <row r="46" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
     </row>
     <row r="47" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
     </row>
-    <row r="49" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H49" s="4"/>
+    <row r="48" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
     </row>
     <row r="50" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="2" t="s">
-[...10 lines deleted...]
-      <c r="H50" s="3"/>
+      <c r="A50" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
     </row>
     <row r="51" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
     </row>
     <row r="52" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
     </row>
     <row r="53" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
     </row>
     <row r="54" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
     </row>
-    <row r="55" ht="72" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="55" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
     </row>
     <row r="56" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
     </row>
     <row r="57" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
     </row>
-    <row r="58" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="58" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
     </row>
     <row r="59" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
     </row>
     <row r="60" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
     </row>
+    <row r="61" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+    </row>
     <row r="62" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A62" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H62" s="4"/>
+      <c r="A62" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
     </row>
     <row r="63" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
     </row>
     <row r="64" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
     </row>
-    <row r="65" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="66" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="3" t="s">
+      <c r="A66" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="C66" s="3"/>
-[...4 lines deleted...]
-      <c r="H66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
     </row>
     <row r="67" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
     </row>
-    <row r="68" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="68" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
     </row>
     <row r="69" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="70" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
     </row>
     <row r="71" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
     </row>
     <row r="72" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
     </row>
     <row r="73" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
     </row>
-    <row r="74" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="74" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
     </row>
+    <row r="75" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+    </row>
     <row r="76" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A76" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H76" s="4"/>
+      <c r="A76" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
     </row>
     <row r="77" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
     </row>
     <row r="78" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
     </row>
     <row r="79" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
     </row>
     <row r="80" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
     </row>
-    <row r="81" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="82" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A82" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="3" t="s">
+      <c r="A82" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="C82" s="3"/>
-[...6 lines deleted...]
-    <row r="83" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+    </row>
+    <row r="83" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
     </row>
     <row r="84" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
     </row>
     <row r="85" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
     </row>
     <row r="86" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
     </row>
     <row r="87" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
     </row>
     <row r="88" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
     </row>
-    <row r="89" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="89" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
     </row>
+    <row r="90" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+    </row>
     <row r="91" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A91" s="4" t="s">
+      <c r="A91" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B91" s="4"/>
-[...5 lines deleted...]
-      <c r="H91" s="4"/>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
     </row>
     <row r="92" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
     </row>
     <row r="93" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
     </row>
     <row r="94" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
     </row>
-    <row r="95" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="96" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A96" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="3" t="s">
+      <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="C96" s="3"/>
-[...4 lines deleted...]
-      <c r="H96" s="3"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="4"/>
+      <c r="F96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
     </row>
     <row r="97" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
     </row>
-    <row r="98" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="98" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
     </row>
     <row r="99" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
     </row>
     <row r="100" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
     </row>
     <row r="101" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
     </row>
     <row r="102" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
     </row>
     <row r="103" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
     </row>
-    <row r="104" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="104" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
     </row>
+    <row r="105" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+    </row>
     <row r="106" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A106" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H106" s="4"/>
+      <c r="A106" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
     </row>
     <row r="107" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
     </row>
     <row r="108" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
     </row>
     <row r="109" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
     </row>
     <row r="110" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
     </row>
-    <row r="111" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="H112" s="3"/>
+    <row r="112" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="4"/>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
     </row>
     <row r="113" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
     </row>
     <row r="114" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" s="3"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
     </row>
     <row r="115" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
     </row>
     <row r="116" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
     </row>
     <row r="117" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
     </row>
+    <row r="118" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+    </row>
     <row r="119" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="4" t="s">
-[...10 lines deleted...]
-    <row r="120" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C119" s="3"/>
+      <c r="D119" s="3"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+    </row>
+    <row r="120" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>118</v>
+        <v>58</v>
       </c>
       <c r="C120" s="3"/>
       <c r="D120" s="3"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
     </row>
     <row r="121" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
     </row>
     <row r="122" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
     </row>
     <row r="123" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
     </row>
     <row r="124" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
     </row>
     <row r="125" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
     </row>
-    <row r="126" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
     </row>
-    <row r="127" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="128" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A128" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B128" s="3" t="s">
+      <c r="A128" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="C128" s="3"/>
-[...4 lines deleted...]
-      <c r="H128" s="3"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="4"/>
+      <c r="F128" s="4"/>
+      <c r="G128" s="4"/>
+      <c r="H128" s="4"/>
     </row>
     <row r="129" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
     </row>
     <row r="130" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
     </row>
     <row r="131" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
     </row>
     <row r="132" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>126</v>
+        <v>68</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
     </row>
+    <row r="133" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C133" s="3"/>
+      <c r="D133" s="3"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+    </row>
     <row r="134" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A134" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H134" s="4"/>
+      <c r="A134" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
     </row>
     <row r="135" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C135" s="3"/>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
     </row>
-    <row r="136" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="136" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="C136" s="3"/>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
     </row>
     <row r="137" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="C137" s="3"/>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
     </row>
     <row r="138" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="C138" s="3"/>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
     </row>
     <row r="139" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C139" s="3"/>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
     </row>
     <row r="140" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C140" s="3"/>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
     </row>
-    <row r="141" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="141" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>67</v>
+        <v>129</v>
       </c>
       <c r="C141" s="3"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
     </row>
     <row r="142" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
     </row>
-    <row r="143" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="144" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A144" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B144" s="3" t="s">
+      <c r="A144" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="C144" s="3"/>
-[...4 lines deleted...]
-      <c r="H144" s="3"/>
+      <c r="B144" s="4"/>
+      <c r="C144" s="4"/>
+      <c r="D144" s="4"/>
+      <c r="E144" s="4"/>
+      <c r="F144" s="4"/>
+      <c r="G144" s="4"/>
+      <c r="H144" s="4"/>
     </row>
     <row r="145" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
     </row>
     <row r="146" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
     </row>
     <row r="147" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
     </row>
+    <row r="148" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
+      <c r="H148" s="3"/>
+    </row>
     <row r="149" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A149" s="4" t="s">
+      <c r="A149" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B149" s="4"/>
-[...5 lines deleted...]
-      <c r="H149" s="4"/>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
     </row>
     <row r="150" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
     </row>
     <row r="151" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
     </row>
     <row r="152" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>28</v>
+        <v>138</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
     </row>
     <row r="153" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
     </row>
     <row r="154" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
     </row>
     <row r="155" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
     </row>
-    <row r="156" ht="90" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>67</v>
+        <v>139</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
     </row>
     <row r="157" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
     </row>
     <row r="158" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C158" s="3"/>
       <c r="D158" s="3"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
     </row>
-    <row r="159" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="160" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A160" s="2" t="s">
-[...10 lines deleted...]
-      <c r="H160" s="3"/>
+      <c r="A160" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B160" s="4"/>
+      <c r="C160" s="4"/>
+      <c r="D160" s="4"/>
+      <c r="E160" s="4"/>
+      <c r="F160" s="4"/>
+      <c r="G160" s="4"/>
+      <c r="H160" s="4"/>
     </row>
     <row r="161" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
     </row>
     <row r="162" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="C162" s="3"/>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
     </row>
+    <row r="163" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C163" s="3"/>
+      <c r="D163" s="3"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+    </row>
     <row r="164" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A164" s="4" t="s">
+      <c r="A164" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B164" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="B164" s="4"/>
-[...5 lines deleted...]
-      <c r="H164" s="4"/>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
+      <c r="H164" s="3"/>
     </row>
     <row r="165" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C165" s="3"/>
       <c r="D165" s="3"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
     </row>
     <row r="166" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
     </row>
     <row r="167" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C167" s="3"/>
       <c r="D167" s="3"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
     </row>
-    <row r="168" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
     </row>
     <row r="169" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>147</v>
+        <v>99</v>
       </c>
       <c r="C169" s="3"/>
       <c r="D169" s="3"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
     </row>
     <row r="170" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="C170" s="3"/>
       <c r="D170" s="3"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
     </row>
     <row r="171" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
     </row>
     <row r="172" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>113</v>
+        <v>150</v>
       </c>
       <c r="C172" s="3"/>
       <c r="D172" s="3"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
     </row>
     <row r="173" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3"/>
       <c r="E173" s="3"/>
       <c r="F173" s="3"/>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
     </row>
     <row r="174" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="C174" s="3"/>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
     </row>
-    <row r="175" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    </row>
     <row r="176" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A176" s="2" t="s">
-[...10 lines deleted...]
-      <c r="H176" s="3"/>
+      <c r="A176" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B176" s="4"/>
+      <c r="C176" s="4"/>
+      <c r="D176" s="4"/>
+      <c r="E176" s="4"/>
+      <c r="F176" s="4"/>
+      <c r="G176" s="4"/>
+      <c r="H176" s="4"/>
     </row>
     <row r="177" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
     </row>
+    <row r="178" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C178" s="3"/>
+      <c r="D178" s="3"/>
+      <c r="E178" s="3"/>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
+      <c r="H178" s="3"/>
+    </row>
     <row r="179" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A179" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H179" s="4"/>
+      <c r="A179" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+      <c r="H179" s="3"/>
     </row>
     <row r="180" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="C180" s="3"/>
       <c r="D180" s="3"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
     </row>
     <row r="181" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
     </row>
     <row r="182" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C182" s="3"/>
       <c r="D182" s="3"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
     </row>
     <row r="183" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="C183" s="3"/>
       <c r="D183" s="3"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
     </row>
-    <row r="184" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="184" ht="72" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>157</v>
+        <v>71</v>
       </c>
       <c r="C184" s="3"/>
       <c r="D184" s="3"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
     </row>
     <row r="185" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="C185" s="3"/>
       <c r="D185" s="3"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
     </row>
-    <row r="186" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="186" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
     </row>
     <row r="187" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
     </row>
     <row r="188" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
     </row>
     <row r="189" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
     </row>
     <row r="190" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C190" s="3"/>
       <c r="D190" s="3"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
     </row>
-    <row r="191" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B191" s="3" t="s">
+    <row r="192" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B192" s="4"/>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="4"/>
+      <c r="F192" s="4"/>
+      <c r="G192" s="4"/>
+      <c r="H192" s="4"/>
+    </row>
+    <row r="193" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B193" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="C191" s="3"/>
-[...18 lines deleted...]
-      <c r="H192" s="3"/>
+      <c r="C193" s="3"/>
+      <c r="D193" s="3"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+      <c r="H193" s="3"/>
     </row>
     <row r="194" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A194" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H194" s="4"/>
+      <c r="A194" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
+      <c r="E194" s="3"/>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
+      <c r="H194" s="3"/>
     </row>
     <row r="195" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>164</v>
+        <v>68</v>
       </c>
       <c r="C195" s="3"/>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
     </row>
     <row r="196" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="C196" s="3"/>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
     </row>
     <row r="197" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3"/>
       <c r="E197" s="3"/>
       <c r="F197" s="3"/>
       <c r="G197" s="3"/>
       <c r="H197" s="3"/>
     </row>
     <row r="198" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C198" s="3"/>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
     </row>
-    <row r="199" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="199" ht="54" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>166</v>
+        <v>91</v>
       </c>
       <c r="C199" s="3"/>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
     </row>
     <row r="200" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
     </row>
-    <row r="201" ht="72" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="201" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
     </row>
     <row r="202" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="C202" s="3"/>
       <c r="D202" s="3"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
     </row>
     <row r="203" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
     </row>
     <row r="204" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
     </row>
     <row r="205" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
     </row>
-    <row r="206" ht="24" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...220 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="206">
+  <mergeCells count="191">
     <mergeCell ref="A1:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="B17:H17"/>
-    <mergeCell ref="A19:H19"/>
-    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="A20:H20"/>
     <mergeCell ref="B21:H21"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B28:H28"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B31:H31"/>
     <mergeCell ref="B32:H32"/>
-    <mergeCell ref="A34:H34"/>
-[...1 lines deleted...]
-    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="A36:H36"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B38:H38"/>
     <mergeCell ref="B39:H39"/>
     <mergeCell ref="B40:H40"/>
     <mergeCell ref="B41:H41"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="B44:H44"/>
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B46:H46"/>
     <mergeCell ref="B47:H47"/>
-    <mergeCell ref="A49:H49"/>
-    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="A50:H50"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B55:H55"/>
     <mergeCell ref="B56:H56"/>
     <mergeCell ref="B57:H57"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="B59:H59"/>
     <mergeCell ref="B60:H60"/>
-    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="B61:H61"/>
+    <mergeCell ref="B62:H62"/>
     <mergeCell ref="B63:H63"/>
     <mergeCell ref="B64:H64"/>
-    <mergeCell ref="B65:H65"/>
-    <mergeCell ref="B66:H66"/>
+    <mergeCell ref="A66:H66"/>
     <mergeCell ref="B67:H67"/>
     <mergeCell ref="B68:H68"/>
     <mergeCell ref="B69:H69"/>
     <mergeCell ref="B70:H70"/>
     <mergeCell ref="B71:H71"/>
     <mergeCell ref="B72:H72"/>
     <mergeCell ref="B73:H73"/>
     <mergeCell ref="B74:H74"/>
-    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
     <mergeCell ref="B77:H77"/>
     <mergeCell ref="B78:H78"/>
     <mergeCell ref="B79:H79"/>
     <mergeCell ref="B80:H80"/>
-    <mergeCell ref="B81:H81"/>
-    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="A82:H82"/>
     <mergeCell ref="B83:H83"/>
     <mergeCell ref="B84:H84"/>
     <mergeCell ref="B85:H85"/>
     <mergeCell ref="B86:H86"/>
     <mergeCell ref="B87:H87"/>
     <mergeCell ref="B88:H88"/>
     <mergeCell ref="B89:H89"/>
-    <mergeCell ref="A91:H91"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="B91:H91"/>
     <mergeCell ref="B92:H92"/>
     <mergeCell ref="B93:H93"/>
     <mergeCell ref="B94:H94"/>
-    <mergeCell ref="B95:H95"/>
-    <mergeCell ref="B96:H96"/>
+    <mergeCell ref="A96:H96"/>
     <mergeCell ref="B97:H97"/>
     <mergeCell ref="B98:H98"/>
     <mergeCell ref="B99:H99"/>
     <mergeCell ref="B100:H100"/>
     <mergeCell ref="B101:H101"/>
     <mergeCell ref="B102:H102"/>
     <mergeCell ref="B103:H103"/>
     <mergeCell ref="B104:H104"/>
-    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="B105:H105"/>
+    <mergeCell ref="B106:H106"/>
     <mergeCell ref="B107:H107"/>
     <mergeCell ref="B108:H108"/>
     <mergeCell ref="B109:H109"/>
     <mergeCell ref="B110:H110"/>
-    <mergeCell ref="B111:H111"/>
-    <mergeCell ref="B112:H112"/>
+    <mergeCell ref="A112:H112"/>
     <mergeCell ref="B113:H113"/>
     <mergeCell ref="B114:H114"/>
     <mergeCell ref="B115:H115"/>
     <mergeCell ref="B116:H116"/>
     <mergeCell ref="B117:H117"/>
-    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="B118:H118"/>
+    <mergeCell ref="B119:H119"/>
     <mergeCell ref="B120:H120"/>
     <mergeCell ref="B121:H121"/>
     <mergeCell ref="B122:H122"/>
     <mergeCell ref="B123:H123"/>
     <mergeCell ref="B124:H124"/>
     <mergeCell ref="B125:H125"/>
     <mergeCell ref="B126:H126"/>
-    <mergeCell ref="B127:H127"/>
-    <mergeCell ref="B128:H128"/>
+    <mergeCell ref="A128:H128"/>
     <mergeCell ref="B129:H129"/>
     <mergeCell ref="B130:H130"/>
     <mergeCell ref="B131:H131"/>
     <mergeCell ref="B132:H132"/>
-    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="B133:H133"/>
+    <mergeCell ref="B134:H134"/>
     <mergeCell ref="B135:H135"/>
     <mergeCell ref="B136:H136"/>
     <mergeCell ref="B137:H137"/>
     <mergeCell ref="B138:H138"/>
     <mergeCell ref="B139:H139"/>
     <mergeCell ref="B140:H140"/>
     <mergeCell ref="B141:H141"/>
     <mergeCell ref="B142:H142"/>
-    <mergeCell ref="B143:H143"/>
-    <mergeCell ref="B144:H144"/>
+    <mergeCell ref="A144:H144"/>
     <mergeCell ref="B145:H145"/>
     <mergeCell ref="B146:H146"/>
     <mergeCell ref="B147:H147"/>
-    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="B148:H148"/>
+    <mergeCell ref="B149:H149"/>
     <mergeCell ref="B150:H150"/>
     <mergeCell ref="B151:H151"/>
     <mergeCell ref="B152:H152"/>
     <mergeCell ref="B153:H153"/>
     <mergeCell ref="B154:H154"/>
     <mergeCell ref="B155:H155"/>
     <mergeCell ref="B156:H156"/>
     <mergeCell ref="B157:H157"/>
     <mergeCell ref="B158:H158"/>
-    <mergeCell ref="B159:H159"/>
-    <mergeCell ref="B160:H160"/>
+    <mergeCell ref="A160:H160"/>
     <mergeCell ref="B161:H161"/>
     <mergeCell ref="B162:H162"/>
-    <mergeCell ref="A164:H164"/>
+    <mergeCell ref="B163:H163"/>
+    <mergeCell ref="B164:H164"/>
     <mergeCell ref="B165:H165"/>
     <mergeCell ref="B166:H166"/>
     <mergeCell ref="B167:H167"/>
     <mergeCell ref="B168:H168"/>
     <mergeCell ref="B169:H169"/>
     <mergeCell ref="B170:H170"/>
     <mergeCell ref="B171:H171"/>
     <mergeCell ref="B172:H172"/>
     <mergeCell ref="B173:H173"/>
     <mergeCell ref="B174:H174"/>
-    <mergeCell ref="B175:H175"/>
-    <mergeCell ref="B176:H176"/>
+    <mergeCell ref="A176:H176"/>
     <mergeCell ref="B177:H177"/>
-    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="B178:H178"/>
+    <mergeCell ref="B179:H179"/>
     <mergeCell ref="B180:H180"/>
     <mergeCell ref="B181:H181"/>
     <mergeCell ref="B182:H182"/>
     <mergeCell ref="B183:H183"/>
     <mergeCell ref="B184:H184"/>
     <mergeCell ref="B185:H185"/>
     <mergeCell ref="B186:H186"/>
     <mergeCell ref="B187:H187"/>
     <mergeCell ref="B188:H188"/>
     <mergeCell ref="B189:H189"/>
     <mergeCell ref="B190:H190"/>
-    <mergeCell ref="B191:H191"/>
-[...1 lines deleted...]
-    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A192:H192"/>
+    <mergeCell ref="B193:H193"/>
+    <mergeCell ref="B194:H194"/>
     <mergeCell ref="B195:H195"/>
     <mergeCell ref="B196:H196"/>
     <mergeCell ref="B197:H197"/>
     <mergeCell ref="B198:H198"/>
     <mergeCell ref="B199:H199"/>
     <mergeCell ref="B200:H200"/>
     <mergeCell ref="B201:H201"/>
     <mergeCell ref="B202:H202"/>
     <mergeCell ref="B203:H203"/>
     <mergeCell ref="B204:H204"/>
     <mergeCell ref="B205:H205"/>
-    <mergeCell ref="B206:H206"/>
-[...14 lines deleted...]
-    <mergeCell ref="B222:H222"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>プロフィール</vt:lpstr>
       <vt:lpstr>職務経歴</vt:lpstr>